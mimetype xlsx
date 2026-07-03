--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -35,54 +35,54 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Measure area</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Ekologisk status för sjö</t>
   </si>
   <si>
     <t>SE.6.2.12.1</t>
   </si>
   <si>
+    <t>Kyrksjön (Hölö)</t>
+  </si>
+  <si>
     <t>Vällingen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kyrksjön (Hölö)</t>
   </si>
   <si>
     <t>Skillötsjön</t>
   </si>
   <si>
     <t>Måsnaren</t>
   </si>
   <si>
     <t>Frösjön</t>
   </si>
   <si>
     <t>Sillen</t>
   </si>
   <si>
     <t>Uttran</t>
   </si>
   <si>
     <t>Långsjön (Mölnbo)</t>
   </si>
   <si>
     <t>Yngern</t>
   </si>
   <si>
     <t>Sörsjön</t>
   </si>
@@ -483,111 +483,111 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2">
         <v>41639</v>
       </c>
       <c r="E2" s="3">
         <v>2013</v>
       </c>
       <c r="F2">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="2">
         <v>41639</v>
       </c>
       <c r="E3" s="3">
         <v>2013</v>
       </c>
       <c r="F3">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="2">
         <v>44561</v>
       </c>
       <c r="E4" s="3">
         <v>2021</v>
       </c>
       <c r="F4">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2">
         <v>44561</v>
       </c>
       <c r="E5" s="3">
         <v>2021</v>
       </c>
       <c r="F5">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2">
         <v>42369</v>
       </c>
       <c r="E6" s="3">
         <v>2015</v>
       </c>
       <c r="F6">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>