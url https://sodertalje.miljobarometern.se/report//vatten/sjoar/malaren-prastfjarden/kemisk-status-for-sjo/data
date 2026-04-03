--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -35,54 +35,54 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Measure area</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Kemisk status för sjö</t>
   </si>
   <si>
     <t>SE.6.2.6.2</t>
   </si>
   <si>
+    <t>Kyrksjön (Hölö)</t>
+  </si>
+  <si>
     <t>Vällingen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kyrksjön (Hölö)</t>
   </si>
   <si>
     <t>Skillötsjön</t>
   </si>
   <si>
     <t>Måsnaren</t>
   </si>
   <si>
     <t>Frösjön</t>
   </si>
   <si>
     <t>Sillen</t>
   </si>
   <si>
     <t>Uttran</t>
   </si>
   <si>
     <t>Långsjön (Mölnbo)</t>
   </si>
   <si>
     <t>Yngern</t>
   </si>
   <si>
     <t>Sörsjön</t>
   </si>